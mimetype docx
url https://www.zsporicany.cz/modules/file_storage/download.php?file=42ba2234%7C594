--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70EECF4F" w14:textId="77777777" w:rsidR="00B43EE4" w:rsidRDefault="00B43EE4"/>
     <w:p w14:paraId="1493F500" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B"/>
     <w:p w14:paraId="0B2AB8AD" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B"/>
     <w:p w14:paraId="00FB76C1" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRPr="00E1680B" w:rsidRDefault="00E1680B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1680B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Žádost o pokračování základního vzdělávání po splnění povinné školní docházky.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A077C8A" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B"/>
     <w:p w14:paraId="1C419D57" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -67,176 +72,128 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7110ED" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A31A15" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jméno Příjmení </w:t>
-[...15 lines deleted...]
-        <w:t>………………………………………………………………………………………….</w:t>
+        <w:t>Jméno Příjmení žáka:   ………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2C6422" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0A3149" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61119B8E" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datum a místo narození </w:t>
-[...15 lines deleted...]
-        <w:t>……………………………………………………………………………</w:t>
+        <w:t>Datum a místo narození žáka:  ………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B896ED9" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="626E79FC" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="434A9BD4" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048E158" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ve školním </w:t>
-[...15 lines deleted...]
-        <w:t>…………………………………………………………………………………………………</w:t>
+        <w:t>Ve školním roce:  ……………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F9B1D4" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5427E915" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A25A705" w14:textId="77777777" w:rsidR="00E1680B" w:rsidRDefault="00E1680B" w:rsidP="00E1680B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
@@ -463,374 +420,439 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="033B5A77" w14:textId="77777777" w:rsidR="007718E1" w:rsidRDefault="007718E1" w:rsidP="007718E1"/>
     <w:p w14:paraId="170A2EB8" w14:textId="77777777" w:rsidR="004164B2" w:rsidRDefault="004164B2"/>
     <w:sectPr w:rsidR="004164B2">
-      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="851" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66165C90" w14:textId="77777777" w:rsidR="003335B5" w:rsidRDefault="003335B5">
+    <w:p w14:paraId="472C588B" w14:textId="77777777" w:rsidR="002C3F2A" w:rsidRDefault="002C3F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="651D0564" w14:textId="77777777" w:rsidR="003335B5" w:rsidRDefault="003335B5">
+    <w:p w14:paraId="3B6934A2" w14:textId="77777777" w:rsidR="002C3F2A" w:rsidRDefault="002C3F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D16CB53" w14:textId="77777777" w:rsidR="003B40F1" w:rsidRDefault="003B40F1">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="145E858D" w14:textId="77777777" w:rsidR="003B40F1" w:rsidRDefault="003B40F1">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F7EB30B" w14:textId="77777777" w:rsidR="003B40F1" w:rsidRDefault="003B40F1">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F518166" w14:textId="77777777" w:rsidR="003335B5" w:rsidRDefault="003335B5">
+    <w:p w14:paraId="74ED9905" w14:textId="77777777" w:rsidR="002C3F2A" w:rsidRDefault="002C3F2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226FB438" w14:textId="77777777" w:rsidR="003335B5" w:rsidRDefault="003335B5">
+    <w:p w14:paraId="559EDA23" w14:textId="77777777" w:rsidR="002C3F2A" w:rsidRDefault="002C3F2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75EEEA40" w14:textId="77777777" w:rsidR="00AD4833" w:rsidRDefault="00CE4113">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E0EF8A6" w14:textId="77777777" w:rsidR="003B40F1" w:rsidRDefault="003B40F1">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75EEEA40" w14:textId="31B7027D" w:rsidR="00AD4833" w:rsidRDefault="003B40F1">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D0F4E09" wp14:editId="5F317D6B">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="obrázek 1" descr="zs_hl_papir1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54E73ADE" wp14:editId="45CA3F19">
+          <wp:extent cx="5648325" cy="1390650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1038184784" name="Obrázek 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="zs_hl_papir1"/>
+                  <pic:cNvPr id="1038184784" name="Obrázek 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
+                  <a:srcRect r="-2773" b="21506"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5762625" cy="1219200"/>
+                    <a:ext cx="5648325" cy="1390650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F3F7F74" w14:textId="77777777" w:rsidR="003B40F1" w:rsidRDefault="003B40F1">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD4833"/>
     <w:rsid w:val="00050E56"/>
     <w:rsid w:val="001F5D30"/>
     <w:rsid w:val="002400FB"/>
     <w:rsid w:val="00282E61"/>
+    <w:rsid w:val="002C3F2A"/>
     <w:rsid w:val="002D0A8B"/>
     <w:rsid w:val="003335B5"/>
     <w:rsid w:val="003721DF"/>
+    <w:rsid w:val="003B40F1"/>
     <w:rsid w:val="004164B2"/>
     <w:rsid w:val="004C55D4"/>
     <w:rsid w:val="00503F8F"/>
     <w:rsid w:val="0052499C"/>
     <w:rsid w:val="005A312B"/>
     <w:rsid w:val="005F7C8B"/>
     <w:rsid w:val="0066371A"/>
     <w:rsid w:val="006873EC"/>
     <w:rsid w:val="006A4803"/>
     <w:rsid w:val="006C1EE5"/>
     <w:rsid w:val="0071301C"/>
     <w:rsid w:val="007718E1"/>
     <w:rsid w:val="007945A7"/>
     <w:rsid w:val="007F1C7A"/>
     <w:rsid w:val="00813E9D"/>
     <w:rsid w:val="008C03CE"/>
     <w:rsid w:val="00944C64"/>
     <w:rsid w:val="00957CA3"/>
     <w:rsid w:val="009776A9"/>
     <w:rsid w:val="00995C21"/>
     <w:rsid w:val="009A58C8"/>
     <w:rsid w:val="00AB2E42"/>
     <w:rsid w:val="00AC052D"/>
     <w:rsid w:val="00AD4833"/>
     <w:rsid w:val="00B43EE4"/>
     <w:rsid w:val="00C607D1"/>
     <w:rsid w:val="00C90423"/>
     <w:rsid w:val="00CD2163"/>
     <w:rsid w:val="00CD7EC7"/>
     <w:rsid w:val="00CE4113"/>
     <w:rsid w:val="00D125EB"/>
     <w:rsid w:val="00D41144"/>
     <w:rsid w:val="00D52D98"/>
     <w:rsid w:val="00E1680B"/>
     <w:rsid w:val="00F101F1"/>
+    <w:rsid w:val="00F71446"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4AEE58EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A6CFA5AC-BD4A-4440-9F6E-B51110E02AB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -1107,76 +1129,76 @@
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00E1680B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1953320080">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\penkva\Plocha\hlavi&#269;kov&#253;%20pap&#237;r%20a%20(1).dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>